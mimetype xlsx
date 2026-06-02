--- v0 (2026-04-18)
+++ v1 (2026-06-02)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="166925"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pando\Desktop\チャレンジング・パーソン空手まとめ\7年チャレンジング・パーソン空手要項・案内\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\singaki\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{39D74AA0-3362-4D19-AEDF-5CA4EC0484D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{F7B8FA4E-4242-459D-A545-3C3AA2E4DF73}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>会社名又は道場名</t>
     <rPh sb="0" eb="3">
       <t>カイシャメイ</t>
     </rPh>
     <rPh sb="3" eb="4">
@@ -185,77 +184,50 @@
       <t>ウラ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　40,000円</t>
     <rPh sb="7" eb="8">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>⁂　広告振込口座　口座名義：具志川光彦</t>
     <rPh sb="2" eb="8">
       <t>コウコクフリコミコウザ</t>
     </rPh>
     <rPh sb="9" eb="13">
       <t>コウザメイギ</t>
     </rPh>
     <rPh sb="14" eb="19">
       <t>グシカワミツヒコ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <r>
-[...25 lines deleted...]
-  <si>
     <t>「お問い合わせ・申し込み」</t>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ア</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>モウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>コ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　　　　・電話　090－3790－8180</t>
     <rPh sb="7" eb="9">
       <t>デンワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　　　　・Fax　　098－974－7540</t>
     <phoneticPr fontId="1"/>
@@ -317,55 +289,88 @@
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>・広告原稿</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> E-mail :pandora06-gusikawa@outlook.jp</t>
     </r>
     <rPh sb="1" eb="5">
       <t>コウコクゲンコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <r>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>沖縄銀行（普通）美里支店　口座番号　２０７７０９３</t>
+    </r>
+    <rPh sb="2" eb="6">
+      <t>オキナワギンコウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>フツウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ミサト</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シテン</t>
+    </rPh>
+    <rPh sb="15" eb="19">
+      <t>コウザバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -907,136 +912,136 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F330C881-4AAA-4D2B-95FE-ED6C827319A0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="J31" sqref="J31"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
     </row>
     <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
     </row>
     <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="6" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="1"/>
     </row>
     <row r="7" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="1"/>
     </row>
     <row r="8" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="1"/>
     </row>
     <row r="9" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G9" s="1"/>
     </row>
     <row r="10" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="1"/>
     </row>
     <row r="11" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="1"/>
     </row>
     <row r="12" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="13" t="s">
         <v>8</v>
@@ -1141,88 +1146,88 @@
     </row>
     <row r="25" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="E25" s="1"/>
       <c r="F25" s="4"/>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="E26" s="1"/>
       <c r="F26" s="4"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="E27" s="1"/>
       <c r="F27" s="7"/>
       <c r="G27" s="8"/>
     </row>
     <row r="28" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="15"/>
       <c r="B30" s="16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="17" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="33" spans="1:7" x14ac:dyDescent="0.4">
       <c r="B33" s="18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="18"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A35" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A36" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>